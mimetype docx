--- v0 (2026-06-09)
+++ v1 (2026-08-12)
@@ -279,99 +279,99 @@
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Od svojho vzniku do polovice tretieho storočia sa kresťanstvo rozšírilo do všetkých provincií impéria a vybudovalo si svoju organizačnú štruktúru na čele s biskupmi a preniklo i do všetkých vrstiev rímskej spoločnosti. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="notranslate"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pôsobenie kresťanov na svoje okolie však bolo nejednoznačné. Obyvateľom ríše vyznávajúcim iné náboženstvá vadila kresťanská prehnaná sebadôvera, ktorá kládla dôraz na svoju náboženskú výlučnosť prejavovaná zvláštnou mentalitou, vyznačujúcou sa povýšenectvom a zahľadenosťou do seba. To čo však najviac prekážalo Rimanom, bolo zaťaté odmietanie zúčastňovať sa na uctení si starobylých tradičných prejavov spojených s antickým náboženstvom, ktoré malo utužovať spoločnosť a priniesť štátu prosperitu.</w:t>
+        <w:t>Pôsobenie kresťanov na svoje okolie však bolo nejednoznačné. Obyvateľom ríše vyznávajúcim iné náboženstvá vadila kresťanská prehnaná sebadôvera, ktorá kládla dôraz na svoju náboženskú výlučnosť prejavovanú zvláštnou mentalitou, vyznačujúcou sa povýšenectvom a zahľadenosťou do seba. To čo však najviac prekážalo Rimanom, bolo zaťaté odmietanie zúčastňovať sa na uctení si starobylých tradičných prejavov spojených s antickým náboženstvom, ktoré malo utužovať spoločnosť a priniesť štátu prosperitu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rimania sú pragmatici a nemajú radi keď niekto napadá ich tradičný spôsob života. Pre tolerantných Rimanov je správanie sa niektorých kresťanov na hranici znesiteľnosti ale i to vedia v nejakej miere strpieť. Za hranicou ktorú už Rimania nemienia akceptovať je, keď kresťania vedú verejne </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aktívny nábor, ktorým sa snažia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">obrátiť ostatných obyvateľov na svoju vieru. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kresťania to však musia robiť lebo kresťanstvo je už od svojho začiatku misionárskym hnutí, ktorého cieľom je konvertovať všetky národy pod jedno náboženstvo. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>V rímskej kultúre je však viera osobná záležitosť do ktorej nikto nemá právo zasahovať - ani štát. Preto považujú dotieravých misijných kazateľov chodiacich od domu k domu za narušovanie svojho súkromia a celkového pokoja v komunite. Títo kresťanskí misionári majú premyslenú agitáciu a zameriavajú sa cielene na tých najslabších a najzraniteľnejších, ktorých je ľahko zmanipulovať a získať ich do svojej komunity. Novými členmi tohto spoločenstva sa najčastejšie stávajú osamelé alebo nešťastné ženy najmä vdovy, prostitútky ale i otroci, mládež vo veku adolescencie, žobráci, tuláci či ľudia s kriminálnou činnosťou. Niektorí extrémni kazatelia vo svojom učení o Kristovi nabádali veriacich aby opustili svoju rodinu, odovzdali majetok cirkvi a oddali sa bohu.</w:t>
+        <w:t>V rímskej kultúre je však viera osobná záležitosť do ktorej nikto nemá právo zasahovať - ani štát. Preto považujú dotieravých misijných kazateľov chodiacich od domu k domu za narušovanie svojho súkromia a celkového pokoja v komunite. Títo kresťanskí misionári majú premyslenú agitáciu a zameriavajú sa cielene na tých najslabších a najzraniteľnejších, ktorých je ľahko zmanipulovať a získať ich do svojej komunity. Novými členmi tohto spoločenstva sa najčastejšie stávajú osamelé alebo nešťastné ženy - najmä vdovy, prostitútky ale i otroci, mládež vo veku adolescencie, žobráci, tuláci, či ľudia s kriminálnou činnosťou. Niektorí extrémni kazatelia vo svojom učení o Kristovi nabádali veriacich aby opustili svoju rodinu, odovzdali majetok cirkvi a oddali sa bohu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
@@ -549,102 +549,102 @@
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kresťanské bohoslužby ranej cirkvi pozostávali z dvoch častí. Kázanie Božieho Slova, ktoré bolo pre širokú verejnosť, a druhej časti - bohoslužby nazvanej „Večera Pána, ktorá bola len pre pokrstených. To čo sa dialo počas „Večere Pánovej“, bolo predmetom cirkevného tajomstva týkajúceho sa otázok viery, známeho ako „</w:t>
+        <w:t>Kresťanské bohoslužby ranej cirkvi pozostávali z dvoch častí. Kázanie Božieho Slova, ktoré bolo pre širokú verejnosť, a druhej časti - bohoslužby nazvanej „Večera Pána, ktorá bola len pre pokrstených. To, čo sa dialo počas „Večere Pánovej“, bolo predmetom cirkevného tajomstva týkajúceho sa otázok viery, známeho ako „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>disciplina arcani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“. Toto tajnostkárstvo však viedlo k dvom najväčším obvineniam akých sa kresťanom od pohanov dostalo. Po uliciach miest sa šírili o kresťanoch rôzne informácie, že potajme prijímajú telo Pána a pijú jeho krv. Takéto správy museli vyvolávať u pohanov zdesenie, že títo podivne sa správajúci ľudia tajne praktizujú kanibalizmus. Počuli ako sa nazývajú brat a sestra, čudne si podávajú ruky a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="reference-text"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dávajú si bozk mieru. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ak k tomu pridáme ich nočné stretnutia na cintoríne alebo v uzavretých domoch, kde nikto okrem nich nemal prístup, je to pre bežného Rimana minimálne podozrivé - a šíriace sa obvinenia mu dávajú zmysel.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Už kresťanský učenec Kliment Alexandrijský žijúci na prelome 2 a 3 storočia sa sťažoval, že ani všetci kresťania správne nepochopili „bozk pokoja“ a, že i medzi nimi dochádzalo k jeho zneužívaniu. Najväčší odpor u Rimanov vyvolávalo okázalé stránenie sa kresťanov k obetovaniu rímskym štátnym božstvám ako spájajúceho článku pre všetky národy vyznávajúce rôzne náboženstvá.  V rímskej spoločnosti ste mohli byť kresťanom ale museli ste byť Rímskym kresťanom. To znamená, že ste si museli splniť svoju povinnosť voči starodávnym bohom, cisárovi, štátu a svojim spoluobčanom. Obetovanie štátnym bohom pritom nebolo spojené s akýmkoľvek osobným záväzkom. Človek mohol veriť, čomu chcel a obetu vykonať ako formálny akt ale pre kresťanov i to bolo neprijateľné nakoľko to považovali za modlárstvo. Kresťanský právnik </w:t>
+        <w:t xml:space="preserve">Už kresťanský učenec Kliment Alexandrijský žijúci na prelome 2 a 3 storočia sa sťažoval, že ani všetci kresťania správne nepochopili „bozk pokoja“ a, že i medzi nimi dochádzalo k jeho zneužívaniu. Najväčší odpor u Rimanov vyvolávalo okázalé stránenie sa kresťanov k obetovaniu rímskym štátnym božstvám ako spájajúceho článku pre všetky národy vyznávajúce rôzne náboženstvá.  V rímskej spoločnosti ste mohli byť kresťanom ale museli ste byť Rímskym kresťanom. To znamená, že ste si museli splniť svoju povinnosť voči starodávnym bohom, cisárovi, štátu a svojim spoluobčanom. Obetovanie štátnym bohom pritom nebolo spojené s akýmkoľvek osobným záväzkom. Človek mohol veriť, čomu chcel a obetu vykonať ako formálny akt ale pre kresťanov i to bolo neprijateľné, nakoľko to považovali za modlárstvo. Kresťanský právnik </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="verse607585"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">Tertullianus sa vo svojich spisoch venoval neúčasti kresťanov na pohanských procesiách, ktoré obhajoval posvätnými textami akými boli Pavlove listy.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -852,51 +852,51 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kresťania sú však iní, odmietajú sa zúčastniť zbožnej obety, teatrálne urážajú štátnych bohov, pohŕdajú rímskymi autoritami a spochybňujú </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stáročné hodnoty. Dá sa povedať, že kresťania sú podľa rímskych meradiel veľmi nebezpečným kultom, ktorý ako narušiteľ starodávneho poriadku </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>napadá celú štruktúru rímskej spoločnosti. Kresťania, ktorí boli kvôli svojmu odlišnému spôsobu života v rímskej spoločnosti neprehliadnuteľní sa stávali predmetom či už oprávnene alebo neoprávnene rôzneho druhu ohovárania, štipľavého posmechu či právnych obvinení. Istý pohan menom Cecilius si vybral správanie sa kresťanov ako terč svojej ironickej poznámky:</w:t>
+        <w:t>napadá celú štruktúru rímskej spoločnosti. Kresťania, ktorí boli kvôli svojmu odlišnému spôsobu života v rímskej spoločnosti neprehliadnuteľní sa stávali predmetom či už oprávnene alebo neoprávnene rôzneho druhu ohovárania, štipľavého posmechu, či právnych obvinení. Istý pohan menom Cecilius si vybral správanie sa kresťanov ako terč svojej ironickej poznámky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
@@ -1073,123 +1073,59 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kresťania sú skalopevn</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> bohmi a nárokujú si jeho výlučnú platnosť. </w:t>
+        <w:t xml:space="preserve">Kresťania sú skalopevne presvedčení o pravdivosti svojho náboženstva a preto na verejnosti hlásajú nadradenosť svojho Boha nad rímskymi bohmi a nárokujú si jeho výlučnú platnosť. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kresťanskí učenci </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">v očiach Rimanov rúhajú. Rimania si samozrejme vedeli urobiť žarty zo svojich bohov ale za neprijateľné považovali spôsob a jazyk aký používali kresťanskí učenci pri ich opise. Kresťania píšu že rímski bohovia sú nemorálni, skazení, bizarní, krutí a vôbec si nezaslúžia byť bohmi. Neuvedomujú si však, že týmito rečami neurážajú iba antické božstvá ale, že spochybňujú a napadajú celú štruktúru rímskej spoločnosti. </w:t>
+        <w:t xml:space="preserve">Kresťanskí učenci píšúci pohŕdavo o rímskych bohoch, sa v očiach Rimanov rúhajú. Rimania si samozrejme vedeli urobiť žarty zo svojich bohov ale za neprijateľné považovali spôsob a jazyk aký používali kresťanskí učenci pri ich opise. Kresťania píšu, že rímski bohovia sú nemorálni, skazení, bizarní, krutí a vôbec si nezaslúžia byť bohmi. Neuvedomujú si však, že týmito rečami neurážajú iba antické božstvá ale, že spochybňujú a napadajú celú štruktúru rímskej spoločnosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kresťania nie sú v sporoch s pohanským svetom bez viny. Ich vodcovia sú čoraz sebavedomejší a k pohanom sa správajú často arogantne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="JBaskervilleTxNCE" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a neboja sa ísť s nimi do konfrontácie a to ani fyzickej. </w:t>
@@ -1713,86 +1649,86 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rímske úrady sa museli opakovane zaoberať obvineniami v ktorých boli kresťania spájaní s rôznymi nezákonnými činnosťami. Frekventovaným obvinením bolo nerešpektovanie zákona: „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lex de sacrilegio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“ „Urážka majestátu panovníka“, ktorý kresťania porušovali odmietaním účasti na obetovaní rímskym bohom a vzdania úcty panovníkovi. Tajné schôdzky na bohoslužbách, v súkromných domov či na cintorínoch boli podnetom k súdnemu procesu, ktorý spadal pod porušenie zákona „</w:t>
+        <w:t>“ „Urážka majestátu panovníka“, ktorý kresťania porušovali odmietaním účasti na obetovaní rímskym bohom a vzdania úcty panovníkovi. Tajné schôdzky na bohoslužbách, v súkromných domov, či na cintorínoch boli podnetom k súdnemu procesu, ktorý spadal pod porušenie zákona „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lex Julia majestatis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">“, kde boli kresťania obvinení z tajného spolčovania sa za účelom povstania, prevratu či práce pre cudziu mocnosť. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na provinčné úrady často prichádzali žaloby či anonymné udania kde boli kresťania obvinení z kriminálnej činnosti akou bol </w:t>
-[...7 lines deleted...]
-        <w:t>incest, kanibalizmus či rituálna vražda. Tieto činy boli klasifikované ako nábožensko-politický problém, ktorý bol totožný s protirímskym postojom „</w:t>
+        <w:t xml:space="preserve">Na provinčné úrady často prichádzali žaloby či anonymné udania, kde boli kresťania obvinení z kriminálnej činnosti akou bol </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>incest, kanibalizmus alebo rituálna vražda. Tieto činy boli klasifikované ako nábožensko-politický problém, ktorý bol totožný s protirímskym postojom „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Odium humani generis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“. Niektorí kresťanskí kňazi, ktorí vyháňali z tela diablov či zázračne uzdravovali, boli obvinení z praktizovania okultizmu, mágie a čarodejníctva, ktorý spadal pod zákon „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -1820,51 +1756,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> alebo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„Contemptus contumacia“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Perzekúcia alebo prenasledovanie kresťanov nebolo nikdy centrálne riadené či organizované z Ríma ale prebiehalo sporadicky na lokálnej úrovni. V prvom storočí boli kresťania v ríši takmer neznámi a ak áno, tak ako podivná židovská sekta, ktorú prenasledujú jej vlastní ľudia. </w:t>
+        <w:t xml:space="preserve">. Perzekúcia alebo prenasledovanie kresťanov nebolo nikdy centrálne riadené či organizované z Ríma ale prebiehalo sporadicky na lokálnej úrovni. V prvom storočí boli kresťania v ríši takmer neznámi a pokiaľ áno, tak ako podivná židovská sekta, ktorú prenasledujú jej vlastní ľudia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Na konci prvého storočia sa po daňovej reforme cisára Nervu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„Fiscus Judaikum“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2094,59 +2030,59 @@
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Po smrti Alexandra, posledného cisára zo Severovskej dynastie v roku 235 sa dostáva ríša do veľkej krízy. Na hraniciach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="reference-text"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stredného Dunaja vypukli proti rímskej moci rôzne revolty a obnovili sa i vpády barbarských kmeňov na jej územie. Nekontrolovateľná migrácia, neúroda, vracajúce sa morové epidémie, politická nestabilita a prudký nárast kresťanstva, ktoré začalo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">prenikať do všetkých vrstiev obyvateľstva prinútilo rímsku moc aby sa začala vážne zaoberať situáciou v štáte. V roku 249 nastúpil na cisársky trón schopný a energický vojvodca Decius, ktorý sa narodil v súčasnej Sremskej Mitrovici v Srbsku. Decius bol cisár veľkých plánov, ktorý si dal za cieľ zastaviť krízu, stabilizovať štát a navrátiť ho na cestu prosperity. Hlavný problém videl v úpadku štátu a odklone jeho obyvateľov od pôvodných rímskych hodnôt, preto sa rozhodol, že jedným z prvých krokov, ktoré musí uskutočniť v rámci obnovy ríše, bude vzkriesenie slávnej rímskej tradície. Deciov cieľ umocňoval i fakt, že jeho vláda spadala do tisícročného výročia založenia mesta Rím. </w:t>
+        <w:t xml:space="preserve">prenikať do všetkých vrstiev obyvateľstva, prinútilo rímsku moc aby sa začala vážne zaoberať situáciou v štáte. V roku 249 nastúpil na cisársky trón schopný a energický vojvodca Decius, ktorý sa narodil v súčasnej Sremskej Mitrovici v Srbsku. Decius bol cisár veľkých plánov, ktorý si dal za cieľ zastaviť krízu, stabilizovať štát a navrátiť ho na cestu prosperity. Hlavný problém videl v úpadku štátu a odklone jeho obyvateľov od pôvodných rímskych hodnôt, preto sa rozhodol, že jedným z prvých krokov, ktoré musí uskutočniť v rámci obnovy ríše, bude vzkriesenie slávnej rímskej tradície. Deciov cieľ umocňoval i fakt, že jeho vláda spadala do tisícročného výročia založenia mesta Rím. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na konci roka 249 sa preto rozhodol vydať nariadenie podľa ktorého musí každý občan štátu priniesť k zmiereniu sa s bohmi povinnú obeť. V kontexte tradičného rímskeho zmýšľania a náboženských predstáv znamenali politické a ekonomické problémy spojené s morovou epidémiou, útokmi barbarov, neúrodou a inými nešťastiami boží trest za zanedbávanie uctievania bohov svojich predkov. Preto bolo vo všeobecnosti v rímskej spoločnosti Deciovo nariadenie vnímané ako logické a správne. </w:t>
+        <w:t xml:space="preserve">Na konci roka 249 sa preto rozhodol vydať nariadenie, podľa ktorého musí každý občan štátu priniesť k zmiereniu sa s bohmi povinnú obeť. V kontexte tradičného rímskeho zmýšľania a náboženských predstáv znamenali politické a ekonomické problémy spojené s morovou epidémiou, útokmi barbarov, neúrodou a inými nešťastiami boží trest za zanedbávanie uctievania bohov svojich predkov. Preto bolo vo všeobecnosti v rímskej spoločnosti Deciovo nariadenie vnímané ako logické a správne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
@@ -2324,76 +2260,60 @@
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">V dobe trýznivých problémov a ťažkostí, keď sa viera v rímske božstvá rúcala, rozhodol sa Decius v pomerne krátkom čase od svojho nástupu na trón, zahájiť kampaň návratu k tradičným rímskym konzervatívnym hodnotám. Musel riešiť mnoho akútnych problémov – medzi inými aj ochranu hraníc, no pustil sa i do obnovenia vážnosti tradičných náboženských obradov, lebo podľa rímskej civilizácie len tie zabezpečovali nastolenie poriadku v ríši. Decius veril, že iba zmierením si bohov, ktorých im zanechali predkovia a návratom k tradičným rímskym hodnotám opätovne nastane v ríši poriadok, prosperita a hrdosť obyvateľov na svoj štát.  Ak dovtedy bolo obetovanie rímskym bohom založené na dobrovoľnosti, kde si každý občan ríše uvedomoval svoju povinnosť voči spoluobčanom a štátu, od vydania ediktu cisára Decia sa to už od neho vyžadovalo zákonom. Pedantný cisár chcel aby bol jeho zákon dôsledne dodržiavaný každým obyvateľom ríše, inak by jeho iniciatíva nemala žiadny zmysel. Decius preto nechal zriadiť zvláštne komisie v obradných miestnostiach, ktoré viedli záznamy o každej účasti na náboženských procesiách. Každý občan, ktorý si splnil svoju povinnosť dostal na vyžiadanie od miestneho úradníka potvrdenie „Libellus“, čo bol písomný doklad o jeho účasti na obete bohom. Libellus slúžil ako doklad pri námatkovej kontrole vojakov, úradnom styku či preukázaním sa v prípadných občianskych </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> trestných sporoch. </w:t>
+        <w:t xml:space="preserve">V dobe trýznivých problémov a ťažkostí, keď sa viera v rímske božstvá rúcala, rozhodol sa Decius v pomerne krátkom čase od svojho nástupu na trón, zahájiť kampaň návratu k tradičným rímskym konzervatívnym hodnotám. Musel riešiť mnoho akútnych problémov – medzi inými aj ochranu hraníc, no pustil sa i do obnovenia vážnosti tradičných náboženských obradov, lebo podľa rímskej civilizácie len tie zabezpečovali nastolenie poriadku v ríši. Decius veril, že iba zmierením si bohov, ktorých im zanechali predkovia a návratom k tradičným rímskym hodnotám opätovne nastane v ríši poriadok, prosperita a hrdosť obyvateľov na svoj štát.  Ak dovtedy bolo obetovanie rímskym bohom založené na dobrovoľnosti, kde si každý občan ríše uvedomoval svoju povinnosť voči spoluobčanom a štátu, od vydania ediktu cisára Decia sa to už od neho vyžadovalo zákonom. Pedantný cisár chcel aby bol jeho zákon dôsledne dodržiavaný každým obyvateľom ríše, inak by jeho iniciatíva nemala žiadny zmysel. Decius preto nechal zriadiť zvláštne komisie v obradných miestnostiach, ktoré viedli záznamy o každej účasti na náboženských procesiách. Každý občan, ktorý si splnil svoju povinnosť dostal na vyžiadanie od miestneho úradníka potvrdenie „Libellus“, čo bol písomný doklad o jeho účasti na obete bohom. Libellus slúžil ako doklad pri námatkovej kontrole vojakov, úradnom styku či preukázaním sa v prípadných občianskych alebo trestných sporoch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve">Edikt cisára Decia nebol v žiadnom prípade namierený proti kresťanom nakoľko nerozlišoval medzi veriacim a pohanom, dokonca neobsahoval ani tresty za jeho nedodržiavanie. Deciov edikt sa v dobrej viere obracal na všetkých obyvateľov aby v ťažkých chvíľach prejavili svoju spolupatričnosť a obetovaním zastavili krízu v štáte a prinavrátili mu jeho predošlú slávu. </w:t>
+        <w:t xml:space="preserve">Edikt cisára Decia nebol v žiadnom prípade namierený proti kresťanom, nakoľko nerozlišoval medzi veriacim a pohanom, dokonca neobsahoval ani tresty za jeho nedodržiavanie. Deciov edikt sa v dobrej viere obracal na všetkých obyvateľov aby v ťažkých chvíľach prejavili svoju spolupatričnosť a obetovaním zastavili krízu v štáte a prinavrátili mu jeho predošlú slávu. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pri svojej snahe však cisár narazil na odpor kresťanov.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2660,67 +2580,51 @@
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V čase vydania ediktu koncom roka 249 alebo na začiatku roka 250 preniklo kresťanstvo do všetkých vrstiev obyvateľstva a ako typické mestské náboženstvo sa už nedalo štátnou mocou ignorovať. Na vidieku malo slabé zázemie a keďže ústredná komisia zasadala v mestách, bolo pre ňu oveľa ľahšie zistiť, ktorí kresťania sa odmietajú zapojiť do obetovania rímskym bohom. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cirkev, sústredená najmä v mestách bola vystavená štátnemu tlaku a mnohí veriaci mu aj podľahli a urobili, čo sa od nich chcelo. Zväčša išlo o vykonanie obradu vhodením kadidla do ohňa alebo v prípade horlivého komisára i ústnym vyjadrením, že s kresťanstvom nemá dotyčný nič spoločné. Podvolenie sa komisii však títo kresťania považovali iba za dočasné a ak </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">urobili to čo sa od nich chcelo a napätie pominulo, vrátili sa naspäť k svojej viere a cirkvi. Iní kresťania považovali tento spôsob ako obísť štátne komisie za bohorúhačstvo, ale keďže nemali odvahu vydať sa do rúk štátnej moci, vymýšľali rôzne dômyselné spôsoby, ako obísť cisárov edikt. Tí bohatší sa zachovali tradične rímsky - čiže pragmaticky - a v čase vyžadovania obety jednoducho odišli z mesta na svoje vidiecke usadlosti a keď sa situácia upokojila, vrátili sa pokojne naspäť do svojich mestských domovov. Keďže nie všetci štátni úradníci považovali prijímanie úplatkov za nedôstojné, mnoho solventných kresťanov si zaopatrilo doklad o vykonaní obradu istým „všimným“ pre členov komisie. Kresťania, ktorí nedisponovali takými finančnými prostriedkami aby uplatili štvorčlennú alebo päťčlennú komisiu, využili lacnejší spôsob a pred komisiu poslali svojho otroka, ktorý vykonal obetovanie pohanským bohom za celú rodinu. Takýto otrok alebo nemajetný človek ktorý sa za finančný dar nechal najať na vykonanie obety, dostal od komisie, ktorá zas až tak nedbala na predpisy, jeden spoločný libellus pre celú rodinu. Celkovo však možno konštatovať, že cisárov edikt kresťanov nielenže prekvapil ale doslova vydesil, nakoľko mnoho kresťanov nemienilo kalkulovať s vierou a štátnej moci sa priamo postavili.  Biskup </w:t>
+        <w:t xml:space="preserve">Cirkev, sústredená najmä v mestách bola vystavená štátnemu tlaku a mnohí veriaci mu aj podľahli a urobili, čo sa od nich chcelo. Zväčša išlo o vykonanie obradu vhodením kadidla do ohňa alebo v prípade horlivého komisára i ústnym vyjadrením, že s kresťanstvom nemá dotyčný nič spoločné. Podvolenie sa komisii však títo kresťania považovali iba za dočasné a ak aj urobili to, čo sa od nich chcelo a napätie pominulo, vrátili sa naspäť k svojej viere a cirkvi. Iní kresťania považovali tento spôsob ako obísť štátne komisie za bohorúhačstvo, ale keďže nemali odvahu vydať sa do rúk štátnej moci, vymýšľali rôzne dômyselné spôsoby, ako obísť cisárov edikt. Tí bohatší sa zachovali tradične rímsky - čiže pragmaticky - a v čase vyžadovania obety jednoducho odišli z mesta na svoje vidiecke usadlosti a keď sa situácia upokojila, vrátili sa pokojne naspäť do svojich mestských domovov. Keďže nie všetci štátni úradníci považovali prijímanie úplatkov za nedôstojné, mnoho solventných kresťanov si zaopatrilo doklad o vykonaní obradu istým „všimným“ pre členov komisie. Kresťania, ktorí nedisponovali takými finančnými prostriedkami aby uplatili štvorčlennú alebo päťčlennú komisiu, využili lacnejší spôsob a pred komisiu poslali svojho otroka, ktorý vykonal obetovanie pohanským bohom za celú rodinu. Takýto otrok alebo nemajetný človek ktorý sa za finančný dar nechal najať na vykonanie obety, dostal od komisie, ktorá zas až tak nedbala na predpisy, jeden spoločný libellus pre celú rodinu. Celkovo však možno konštatovať, že cisárov edikt kresťanov nielenže prekvapil ale doslova vydesil, nakoľko mnoho kresťanov nemienilo kalkulovať s vierou a štátnej moci sa priamo postavili.  Biskup </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>Dionýz z Alexandrie v liste napísanému biskupovi Fabiánovi z Antiochie zaznamenal:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2821,67 +2725,51 @@
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cisári sa už od prelomu 2. a 3. storočia, teda od čias severovskej dynastie snažili o obnovu vážnosti zvykov tradičného uctievania rímskeho náboženstva a oživenie posvätnej úcty k bohom, ktorí stáli pri Ríme počas jeho cesty za svetovládou a garantovali jeho prosperitu. Táto snaha je viditeľná takmer u všetkých cisárov 3. storočia. V polovici 3. storočia čiže </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">čase vrcholiacej krízy pristúpil Decius k projektu, ktorý mal za cieľ vytvoriť zjednocovací proces pre všetkých občanov impéria a to spoločnou deklaráciou jednoty, uctením si štátnych bohov a prejavením aktu pocty panovníkovi. Cisár však nerátal s tým, že medzi obyvateľmi ríše je už dosť veľká skupina ľudí, ktorá sa odmieta podieľať na rekonštrukcii starého sveta a jeho nariadenie nebude rešpektovať. </w:t>
+        <w:t xml:space="preserve">Cisári sa už od prelomu 2. a 3. storočia, teda od čias severovskej dynastie snažili o obnovu vážnosti zvykov tradičného uctievania rímskeho náboženstva a oživenie posvätnej úcty k bohom, ktorí stáli pri Ríme počas jeho cesty za svetovládou a garantovali jeho prosperitu. Táto snaha je viditeľná takmer u všetkých cisárov 3. storočia. V polovici 3. storočia, čiže v čase vrcholiacej krízy pristúpil Decius k projektu, ktorý mal za cieľ vytvoriť zjednocovací proces pre všetkých občanov impéria a to spoločnou deklaráciou jednoty, uctením si štátnych bohov a prejavením aktu pocty panovníkovi. Cisár však nerátal s tým, že medzi obyvateľmi ríše je už dosť veľká skupina ľudí, ktorá sa odmieta podieľať na rekonštrukcii starého sveta a jeho nariadenie nebude rešpektovať. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Decius zrejme vôbec nepočítal, že sa jeho úsiliu o prekonanie krízy a to i obnovu zmieru s bohmi bude vyhýbať také veľké množstvo ľudí, lebo na potrestanie takého počinu nebolo v edikte vôbec pamätané. Na súdoch nastal veľký problém, nakoľko neexistoval žiadny precedens a ani jednotný postup ako potrestať ľudí, ktorí nerešpektovali cisárov edikt. V týchto prípadoch ostával celý úradný postup na zvážení sudcu. Či vôbec prijme žalobu za opodstatnenú a pristúpi k ďalšiemu konaniu. Ak áno, aký zvolí priebeh vyšetrovania a samotného súdneho procesu. Aký vynesie rozsudok a akú výšku trestu uloží odsúdenému, či zbaví inkriminovanú osobu obžaloby alebo či daná osoba nedostane milosť od cisára. V každom súdnom procese však vždy platila zásada, že každá i odsúdená osoba mohla dostať milosť ak oľutovala svoj počin, verejne sa vzdala svojej viery a obetovala pohanským bohom. Mnoho kresťanov to však odmietlo urobiť a za svoju vieru zaplatili </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">uväznením, konfiškáciou majetku alebo smrťou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3022,145 +2910,99 @@
         <w:t>„Conquirendi non sunt“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, nevyhľadávať kresťanov. Podľa dochovaných dokumentov sa zdá, že b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
         <w:t>ez agitácie verejnosti by nemala rímska štátna správa motiváciu ich prenasledovať. C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">irkevní hodnostári boli násilne predvádzaní pred komisie, nie na príkaz štátnej moci, ale na základe súkromnej iniciatívy. Mučenie a krutosť s akou boli kresťania posielaní do väzenia alebo na smrť vzala mnohým z nich odvahu k odporu a radšej utiekli do púšte, lesa či na vzdialený vidiek alebo do odľahlých usadlostí podľa toho z ktorej časti ríše pochádzali. Starovekí kresťanskí učenci </w:t>
+        <w:t xml:space="preserve">irkevní hodnostári boli násilne predvádzaní pred komisie, nie na príkaz štátnej moci, ale na základe súkromnej iniciatívy. Mučenie a krutosť s akou boli kresťania posielaní do väzenia alebo na smrť, vzala mnohým z nich odvahu k odporu a radšej utiekli do púšte, lesa či na vzdialený vidiek alebo do odľahlých usadlostí podľa toho, z ktorej časti ríše pochádzali. Starovekí kresťanskí učenci </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">potvrdzujú, že veľký strach z mučenia zlomil aj najvyšších predstaviteľov cirkvi biskupov a kňazov, preto sa pomerne rozšírenou praxou medzi vodcami miestnej cirkvi stal útek z mesta. </w:t>
+        <w:t xml:space="preserve">potvrdzujú, že veľký strach z mučenia zlomil aj najvyšších predstaviteľov cirkvi - biskupov a kňazov, preto sa pomerne rozšírenou praxou medzi vodcami miestnej cirkvi stal útek z mesta. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rímske úrady boli zasypané udaniami od občanov, ktorí ich informovali o kresťanoch, vyhýbajúcich sa povinnosti obetovať bohom. I v takýchto prípadoch ostávalo rozhodnutie vždy na konkrétnej zodpovednej osobe ako sa k celému problému postaví, či vyšle vojakov aby našli dotyčné osoby alebo udanie nechá bez povšimnutia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandrijský biskup Dionýsios sa rozhodol, že opustí mesto a prečká nepriaznivý čas na svojej neďalekej usadlosti. Tam mu prišla správa do jeho priateľov, ktorí ho varovali pred aktívnymi vyhľadávačmi kresťanov. Svoje zážitky opísal v liste biskupovi Germanusovi: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...44 lines deleted...]
-          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3357,67 +3199,51 @@
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Úlohou miestodržiteľov bolo dbať na to aby sa v ich provinciách dodržiavalo rímske právo. Neúčasť na verejnom kulte nebola len zanedbaním cisárovho ediktu ale i porušením rímskych zákonov. Neuctiť si rímskych bohov nebolo len znakom ateizmu a urážkou cisárskeho majestátu ale i pohromou pre drvivú väčšinu poctivých ľudí, ktorým na štáte záležalo a ktorí si svojou účasťou na procesiách splnili povinnosti voči antickým bohom a</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> rímskej spoločnosti. Títo obyvatelia boli pobúrení až šokovaní zo správania sa kresťanov, ktorí nerešpektovali starobylé hodnoty na ktorých sa budovala ríša a obávali sa hnevu bohov, ktorých nevraživosť dopadala na celú spoločnosť, čiže aj na tých, ktorí s úctou posvätnú obetu vykonali. I keď jednanie kresťanov bolo v spoločnosti považované za necivilizované ba až zločinné, nie všetci miestodržitelia postupovali v súdnych procesoch s prehnanou angažovanosťou. Mnohým prokurátorom stačilo iba zdanlivé prehlásenie „o zrieknutí sa viery“ iní nepožadovali ani to a stačilo im keď obžalovaný zložil prísahu na „ducha ochraňujúceho cisára“ alebo priniesol proformálnu „obetu pohanskému božstvu“. Niektorí prokurátori nepožadovali ani to a žalobou sa ani nezaoberali z dôvodu bezpredmetnosti.  </w:t>
+        <w:t xml:space="preserve">Úlohou miestodržiteľov bolo dbať na to aby sa v ich provinciách dodržiavalo rímske právo. Neúčasť na verejnom kulte nebola len zanedbaním cisárovho ediktu ale i porušením rímskych zákonov. Neuctiť si rímskych bohov nebolo len znakom ateizmu a urážkou cisárskeho majestátu ale i pohromou pre drvivú väčšinu poctivých ľudí, ktorým na štáte záležalo a ktorí si svojou účasťou na procesiách splnili povinnosti voči antickým bohom aj rímskej spoločnosti. Títo obyvatelia boli pobúrení až šokovaní zo správania sa kresťanov, ktorí nerešpektovali starobylé hodnoty na ktorých sa budovala ríša a obávali sa hnevu bohov, ktorých nevraživosť dopadala na celú spoločnosť, čiže aj na tých, ktorí s úctou posvätnú obetu vykonali. I keď jednanie kresťanov bolo v spoločnosti považované za necivilizované ba až zločinné, nie všetci miestodržitelia postupovali v súdnych procesoch s prehnanou angažovanosťou. Mnohým prokurátorom stačilo iba zdanlivé prehlásenie „o zrieknutí sa viery“ iní nepožadovali ani to a stačilo im keď obžalovaný zložil prísahu na „ducha ochraňujúceho cisára“ alebo priniesol proformálnu „obetu pohanskému božstvu“. Niektorí prokurátori nepožadovali ani to a žalobou sa ani nezaoberali z dôvodu bezpredmetnosti.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="CenturionOld-Normal" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">V auguste roku 212 napísal kresťanský právnik Tertullianus list Karthaginskému guvernérovi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scapulovi, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ktorý bol známy pri vynášaní rozsudkov nad kresťanmi svojou krutosťou. Tretullianus sa vo svojom liste snaží zmierniť guvernérovu animozitu voči kresťanom a zároveň ho </w:t>
       </w:r>
@@ -3627,51 +3453,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ktorý sa odohral za vlády cisára Decia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Na súdnom pojednávaní sa opisuje výsluch lingvisticky zdatného kresťana Acacia a jeho nedôvtipného vyšetrovateľa Marciana. I keď sa proces vedie v jazyku, ktorému rozumejú obe strany dochádza pri komunikácií medzi sudcom a obvineným k mnohým nepochopeniam, nakoľko každý z nich si v niektorých prípadoch vysvetľuje slová tohto druhého po svojom. Šikovný Acacius využíva slabšiu mentálnu výbavu guvernéra a vo svojich odpovediach využíva rôzne gramatické a lexikálne dvojzmysly, či slová, ktoré v inej reči majú i iný význam.</w:t>
+        <w:t>Na súdnom pojednávaní sa opisuje výsluch lingvisticky zdatného kresťana Acacia a jeho nedôvtipného vyšetrovateľa Marciana. I keď sa proces vedie v jazyku, ktorému rozumejú obe strany, dochádza pri komunikácií medzi sudcom a obvineným k mnohým nepochopeniam, nakoľko každý z nich si v niektorých prípadoch vysvetľuje slová tohto druhého po svojom. Šikovný Acacius využíva slabšiu mentálnu výbavu guvernéra a vo svojich odpovediach využíva rôzne gramatické a lexikálne dvojzmysly, či slová, ktoré v inej reči majú i iný význam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
@@ -4632,51 +4458,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Súdne procesy sa najviac dotýkali radikálnych kazateľov, ktorí nebezpečne vystupovali pred ľudom a burcovali proti štátu, ako i kresťanov, ktorých náboženské presvedčenie dosiahlo extrémnu formu sebaobetovania. Povinnosť obetovať, spojenú s tvrdými trestami v prípade neuposlúchnutia, však podlomila veľkú časť kresťanov. Odpadnutie od viery muselo nadobudnúť taký rozsah, že ani vtedajší  kresťanskí historici nemohli túto skutočnosť zamlčať. Ak obvinený odmie</w:t>
         <w:softHyphen/>
-        <w:t xml:space="preserve">tol vzdať sa viery či obetovať rímskym bohom, prokurátor mohol nariadiť mučenie. Keď aj to bolo neúspešné sudca zatvrdeného kresťana odsúdil do ťažkého žalára, vyhnanstva, na prácu v bani alebo na smrť. Pod hrozbou straty majetku obetovali najmä bohatí členovia cirkvi. Chudobní, ktorým nemal štát čo zobrať, ustúpili štátnej moci už pri pohľade na mučenie a popravy svojich priateľov. </w:t>
+        <w:t xml:space="preserve">tol vzdať sa viery, či obetovať rímskym bohom, prokurátor mohol nariadiť mučenie. Keď aj to bolo neúspešné sudca zatvrdeného kresťana odsúdil do ťažkého žalára, vyhnanstva, na prácu v bani alebo na smrť. Pod hrozbou straty majetku obetovali najmä bohatí členovia cirkvi. Chudobní, ktorým nemal štát čo zobrať, ustúpili štátnej moci už pri pohľade na mučenie a popravy svojich priateľov. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mnoho sudcov však neprejavilo úsilie vynášať nad obžalovaným hrdelný trest a tak pod rôznou zámienkou dotyčnú osobu prepustili. Za vlády cisára Decia sa dostal pred súd i jeden z najvýznamnejších starovekých kresťanských mysliteľov Origenes, ktorý mal v čase procesu 65 rokov. Sudca nemal záujem na jeho potrestaní a už vôbec nie na treste smrti pre vo vtedajšom ponímaní starca - a tak navrhoval aby Origenes urobil formálnu obetu a bol prepustený, čo kresťanský mysliteľ rázne odmietol. Prokurátorovi tak neostávalo nič iné ako vydať príkaz na použitie donucovacích prostriedkov s poznámkou aby sa výsluch konal z patričnou opatrnosťou. Po niekoľkých dňoch väzenia bol Origenes z neznámych dôvodov prepustený a ešte ďalšie štyri roky žil v Cezarei, kde pravdepodobne aj zomrel. Jeho hrob sa nachádza v Tyre na juhu dnešného Libanonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5369,51 +5195,51 @@
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De mortalitate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> O epidémii je najdôležitejším opisom tejto smrtiacej vlny, ktorá dostala meno podľa tohto severoafrického biskupa.. </w:t>
+        <w:t xml:space="preserve"> - O epidémii, je najdôležitejším opisom tejto smrtiacej vlny, ktorá dostala meno podľa tohto severoafrického biskupa.. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
@@ -6048,103 +5874,105 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prokonzul </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aspasia Paterna požadoval od Cypriána </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">mená ďalších kresťanských kňazov, ktorí vedú túto cirkev v jeho provincii. Cyprián mu však odpovedal: „Nemôžem ti ich oznámiť lebo to zakazuje naša disciplína. Nemôžem vydať svojich bratov a sestry k zatýkaniu ale ak ich budeš hľadať nájdeš ich v našich komunitách.“ Miestodržiteľa Paterna takáto odpoveď nielenže neuspokojila ale priam rozčúlila, nakoľko ju považoval za provokáciu. Následne </w:t>
+        <w:t>mená ďalších kresťanských kňazov, ktorí vedú túto cirkev v jeho provincii. Cyprián mu však odpovedal: „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nemôžem ti ich oznámiť lebo to zakazuje naša disciplína. Nemôžem vydať svojich bratov a sestry k zatýkaniu ale ak ich budeš hľadať nájdeš ich v našich komunitách.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Miestodržiteľa Paterna takáto odpoveď nielenže neuspokojila ale priam rozčúlila, nakoľko ju považoval za provokáciu. Následne </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prokonzul </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aspasia Paterna, ktorý viedol s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">údny proces požiadal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cypriána vykonať obetu pohanským bohom, čo </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">artáginský biskup rázne odmietol. Prokonzul sa už ani nenamáhal prehovárať ho a bez prieťahov ho </w:t>
+        <w:t xml:space="preserve">Cypriána vykonať obetu pohanským bohom, čo kartáginský biskup rázne odmietol. Prokonzul sa už ani nenamáhal prehovárať ho a bez prieťahov ho </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30. augusta roku 257 odsúdil na vyhnanstvo do mesta Kurubis v súčasnosti Kobra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> neďaleko Kartága v</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
           <w:sz w:val="22"/>
@@ -6265,359 +6093,426 @@
         <w:t>(Pontius: Akta Cypriána; Príbehy ranokresťanských mučeníkov s.249)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:lineRule="auto" w:line="276"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:lineRule="auto" w:line="276"/>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...139 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Druhý, ostrejší výnos, napísal Valerianus o rok neskôr v auguste roku 258 a bol zaslaný senátu a jednotlivým miestodržiteľom v provinciách. O dianí ktoré sa odohrávalo v tom čase, napísal kartáginský biskup Cyprián v polovici augusta roku 258 list svojmu priateľovi Successovi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">Výnos cisára Valeriana zvýšil tresty za nevykonanie obety rímskym bohom. Vyhnanstvo z prvého ediktu bolo nahradené okamžitou popravou biskupov, presbyterov a diakonov ak nevykonajú tradičnú obetu. Rímskej elite, ktorá prestúpila na kresťanstvo ako boli senátori, vyšší úradníci na magistráte a príslušníci jazdeckého stavu, ktorí nevykonali obetu rímskym bohom sa nariadilo odobrať aristokratické tituly a majetok. Ak i napriek tomu zotrvávali v kresťanskej viere a odmietali účasť na štátnom kulte, mali byť potrestaní smrťou. Matrónam- významným ženám sa skonfiškoval majetok a keď i napriek tomu neobetovali, boli poslané do vyhnanstva. „Caesariani“- štátni úradníci, nájomcovia cisárskych veľkostatkov, ktorí si nesplnili svoju povinnosť, mali byť pozbavení majetku a poslaní na otrockú prácu do baní bez ohľadu na to či sa kresťanskej viery vzdali alebo nie. Obyčajní ľudia nie sú vo výnose vôbec spomenutí a s najväčšou pravdepodobnosťou platila pre nich zásada „nevyhľadávania.“ Štátna moc totiž usúdila, že jednoduchými veriacimi nie je potrebné sa zaoberať. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rímske úrady sa ich prípadom venovali len výnimočne, a aj to len pokiaľ išlo o súkromnú iniciatívu, čiže udanie. Vtedy súdy potrestali kresťana, ktorý odmietol vzdať úctu bohom peňažnou pokutou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+        </w:rPr>
+        <w:t>Kým pri prvom Valerianovom výnose bolo možné klerikov potrestať, len ak odmietnu obetovať štátnym bohom, po vydaní druhého ediktu už nositelia cirkevných úradov podliehali hrdelnému trestu ako takí. Skutočnosť, že Valerianus musel riešiť problém kresťanstva v takej radikálnej forme akú dovtedy nepoužil žiadny cisár ukazuje, že kresťania boli v tom čase už vo veľkom počte, boli dobre organizovaní a zastávali i vysoké pozície v samotnom srdci rímskej spoločnosti. Na základe druhého cisárovho výnosu bol kartáginský biskup Cyprián povolaný späť z vyhnanstva do Septi pri Kartágu, kde sa s ním ráno 14. septembra roku 258 na Sauciolskom nádvorí uskutočnil druhý súdny proces, ktorému predsedal nový prokonzul Galerius Maximus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poslal som do mesta ľudí aby zistili čo sa deje a oni povedali, že sa celou krajinou šíri veľa rôznych a neistých povestí. Ale pravda je taká, že Valerianus poslal do senátu a prokonzulom v provinciách reskript, že biskupi, presbyteri a diakoni by mali byť okamžite potrestaní, ale senátori a významní ľudia a rímski jazdci by mali byť postihnutí stratou spoločenského významu  a navyše i stratou majetku, pokiaľ potom, čo budú zbavení majetku, budú naďalej pretrvávať v tom, že sú kresťania, potom by mali byť popravení, ale ich matróny majú byť zbavené svojho majetku a poslané do vyhnanstva. Navyše obyvateľom závislým od cisára, ktorí už predtým alebo i teraz vyznávajú vieru, má byť zabraný majetok a majú byť poslaní do otroctva na cisárskych- štátnych majetkoch. Cisár Valerianus rozposlal kópie listov i všetkým biskupom v provinciách, preto i my naňho čakáme... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stojíme pevní vo viere, pripravení tolerantne znášať utrpenie a s pomocou Pánovej milosti očakávame korunu večného života. Prosím, aby ste to oznámili aj ostatným našim bratom, aby sa všade ich povzbudzovaním utužovalo bratstvo a pripravovalo na duchovný zápas, aby </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nik z našich nemyslel na smrť viac ako na nesmrteľnosť a aby sa s úplnou vierou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a z celej sily odovzdali Pánovi a viac sa radovali, ako báli vo viere, v ktorej vedia, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">že Boží a Kristovi vojaci nehynú, ale sú ovenčení. Želám ti, najdrahší brat, aby si </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>sa mal vždy dobre v Pánovi“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Cyprianus: List 80/1, 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:strike w:val="false"/>
+          <w:dstrike w:val="false"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:fill="FFFF00" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> --&gt; spojené s 50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kým pri prvom Valerianovom výnose bolo možné klerikov potrestať, len ak obetu štátnym bohom odmietnu, po vydaní druhého ediktu už nositelia cirkevných úradov podliehali hrdelnému trestu ako takí. Na rovnakú úroveň sa dostali i ceasariani- štátni úradníci, kde pre nich prestala platiť zásada platná od cisára Trajana, že ľudia ktorí odpadli od kresťanstva, majú po vykonaní predpísanej obete dosiahnuť milosť. Rovnako nastala zmena pri zaobchádzaní s najvyššie postavenými vrstvami ríše - senátormi, magistrátmi, jazdcami a im na roveň postavenými matrónami, keď trestná bola už samotná príslušnosť ku kresťanstvu. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Skutočnosť, že</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Valerianus musel riešiť problém kresťanstva v takej radikálnej forme akú dovtedy nepoužil žiadny cisár ukazuje,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>že kresťania boli v tom čase už vo veľkom počte, dobre organizovaní a zastávali aj vysoké pozície v samotnom srdci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="HTMLCite"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i w:val="false"/>
+          <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rímskej spoločnosti.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="false"/>
+          <w:strike/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Na základe druhého cisárovho výnosu bol kartáginský biskup Cyprián povolaný späť z vyhnanstva do Septi pri Kartágu, kde sa s ním ráno 14. septembra roku 258 na Sauciolskom nádvorí uskutočnil druhý súdny proces, ktorému predsedal nový prokonzul Galerius Maximus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -6794,81 +6689,90 @@
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cyprián bol popravený 16. septembra roku 258 neďaleko Kartága. Miestni kresťania zobrali v noci z popraviska jeho telo a slávnostne ho pochovali. Neskôr bol mieste jeho smrti postavený kostol, ktorý bol v roku 430 zničený počas plienenia Vandalov. Počas vlády cisára Valeriána zomreli mučeníckou smrťou aj významný teológ a kandidát na pápeža Novacian a samotný rímsky biskup- pápež Sixtus II. a jeho štyria diakoni. </w:t>
+        <w:t xml:space="preserve">Cyprián bol popravený 16. septembra roku 258 neďaleko Kartága. Miestni kresťania zobrali v noci z popraviska jeho telo a slávnostne ho pochovali. Neskôr bol mieste jeho smrti postavený kostol, ktorý bol v roku 430 zničený počas plienenia Vandalov. Počas vlády cisára Valeriána zomreli mučeníckou smrťou aj významný teológ a kandidát na pápeža Novacian a samotný rímsky biskup - pápež Sixtus II. a jeho štyria diakoni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prenasledovanie cisárov Decia a Valeriana znamenalo pre cirkev veľmi ťažké obdobie, pretože vypuklo po dlhom období pokoja. Zdá sa, že do veľkej miery dosiahlo svoj cieľ, to znamená, priviesť kresťanov do rozporu so svojou vierou a podnietiť ich na odpadnutie od cirkvi, a tým zabezpečiť ich návrat medzi ctiteľov tradičných bohov. Cyprián vo svojich listoch zo zármutkom tvrdil, že keď boli vydané cisárske nariadenia dochádzalo k masovému odpadlíctvu: „Celé davy sa hrnú na príslušný úrad, aby sa tam zriekli svojej viery, a spontánne sa podrobujú komisiám. Z Hispánie mi prišli správy, že poniektorí kresťania sú dokonca kňazmi pohanských náboženstiev.“ </w:t>
+        <w:t xml:space="preserve">Prenasledovanie cisárov Decia a Valeriana znamenalo pre cirkev veľmi ťažké obdobie, pretože vypuklo po dlhom období pokoja. Zdá sa, že do veľkej miery dosiahlo svoj cieľ - to znamená, priviesť kresťanov do rozporu so svojou vierou a podnietiť ich na odpadnutie od cirkvi, a tým zabezpečiť ich návrat medzi ctiteľov tradičných bohov. Cyprián vo svojich listoch zo zármutkom tvrdil, že keď boli vydané cisárske nariadenia dochádzalo k masovému odpadlíctvu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Celé davy sa hrnú na príslušný úrad, aby sa tam zriekli svojej viery, a spontánne sa podrobujú komisiám. Z Hispánie mi prišli správy, že poniektorí kresťania sú dokonca kňazmi pohanských náboženstiev.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zdá sa, že dvojročná perzekúcia za cisára Decia bola z hľadiska štátu úspešná, nakoľko kresťanov do takej miery zdecimovala, že sa z toho cirkev ešte niekoľko desiatok rokov nevedela spamätať. Ak Decius počas svojho života spôsobil u kresťanov strach a hrôzu, tak po svojej smrti u kresťanov vyvolal traumu, nevraživosť medzi biskupmi, spory o majetok, teologické rozpory a veľký cirkevný problém ako naložiť s veľkým množstvom odpadlíkov. </w:t>
+        <w:t xml:space="preserve">Zdá sa, že dvojročná perzekúcia za cisára Decia bola z hľadiska štátu úspešná, nakoľko kresťanov do takej miery zdecimovala, že sa z toho cirkev ešte niekoľko desiatok rokov nevedela spamätať. Ak Decius počas svojho života spôsobil u kresťanov strach a hrôzu, tak po svojej smrti u kresťanov vyvolal traumu, medzi biskupmi zas nevraživosť, spory o majetok, teologické rozpory a veľký cirkevný problém ako naložiť s veľkým množstvom odpadlíkov. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:lineRule="auto" w:line="276" w:beforeAutospacing="0" w:before="0" w:afterAutospacing="0" w:after="0"/>
         <w:jc w:val="left"/>
@@ -7221,51 +7125,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Noto Sans">
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:themeFontLang w:val="sk-SK" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
@@ -7772,50 +7676,58 @@
   </w:style>
   <w:style w:type="character" w:styleId="a" w:customStyle="1">
     <w:name w:val="a"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="006d56eb"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="slovnikChar" w:customStyle="1">
     <w:name w:val="slovnik Char"/>
     <w:link w:val="slovnik"/>
     <w:qFormat/>
     <w:rsid w:val="0001360c"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Courier New" w:cs="Times New Roman"/>
       <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="t286pc" w:customStyle="1">
     <w:name w:val="t286pc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="00cb3c62"/>
     <w:rPr/>
   </w:style>
+  <w:style w:type="character" w:styleId="Quotation">
+    <w:name w:val="Quotation"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Arial Unicode MS"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
@@ -8246,50 +8158,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/24.2.7.2$Linux_X86_64 LibreOffice_project/420$Build-2</Application>
   <AppVersion></AppVersion>
-  <Pages>19</Pages>
-[...3 lines deleted...]
-  <Paragraphs>227</Paragraphs>
+  <Pages>20</Pages>
+  <Words>11559</Words>
+  <Characters>65820</Characters>
+  <CharactersWithSpaces>77242</CharactersWithSpaces>
+  <Paragraphs>229</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>W11SK</dc:creator>
   <dc:description/>
   <dc:language>sk-SK</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>